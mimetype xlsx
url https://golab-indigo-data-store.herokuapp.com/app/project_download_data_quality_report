--- v0 (2026-05-19)
+++ v1 (2026-08-30)
@@ -583,131 +583,131 @@
         <is>
           <t>Dates - Date outcomes contract signed - (Value)</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>237</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Dates - Date contracts between all parties signed - (Value)</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Dates - Anticipated completion date - (Value)</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Dates - Actual completion date - (Value)</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>64</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Dates - Start date of service provision - (Value)</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>294</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Dates - Anticipated end date of service provision - (Value)</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Dates - Actual end date of service provision - (Value)</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>61</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Dates - Anticipated duration of service provision - (Value)</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Dates - Actual duration of service provision - (Value)</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Dates - (Source ID's)</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>305</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Dates - (Notes)</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Jurisdiction - Jurisdiction - (Value)</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Jurisdiction - (Source ID's)</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>44</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
@@ -883,51 +883,51 @@
         <is>
           <t>Overall project finance - Total outcome payments made - Amount - (Value)</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Overall project finance - Total outcome payments made - Amount USD - (Value)</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Overall project finance - (Source ID's)</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Overall project finance - (Notes)</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>28</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Investment Details - Total Funds Invested - Latest - Currency - (Value)</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
@@ -993,91 +993,91 @@
         <is>
           <t>Investment Details - (Source ID's)</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Investment Details - (Notes)</t>
         </is>
       </c>
       <c r="B55" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Purpose and classifications - Social challenge - (Value)</t>
         </is>
       </c>
       <c r="B56" t="n">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Purpose and classifications - Intervention - (Value)</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>313</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Purpose and classifications - Policy sector - (Value)</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>320</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Purpose and classifications - Primary SDG goal - (Value)</t>
         </is>
       </c>
       <c r="B59" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Purpose and classifications - Secondary SDG goals - (Value)</t>
         </is>
       </c>
       <c r="B60" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Purpose and classifications - Primary SDG target - (Value)</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Purpose and classifications - Secondary SDG targets - (Value)</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
@@ -1103,51 +1103,51 @@
         <is>
           <t>Service and beneficiaries - Target population - (Value)</t>
         </is>
       </c>
       <c r="B65" t="n">
         <v>304</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Targeted number of unique service users or beneficiaries (total) - (Value)</t>
         </is>
       </c>
       <c r="B66" t="n">
         <v>228</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Unit type of targeted service users or beneficiaries - (Value)</t>
         </is>
       </c>
       <c r="B67" t="n">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Unit description of targeted service user or beneficiaries - (Value)</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Actual number of unique service users or beneficiaries engaged (total) - (Value)</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>94</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
@@ -1163,51 +1163,51 @@
         <is>
           <t>Service and beneficiaries - Unit description of actual service user or beneficiaries engaged - (Value)</t>
         </is>
       </c>
       <c r="B71" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Service and beneficiaries - (Source ID's)</t>
         </is>
       </c>
       <c r="B72" t="n">
         <v>285</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Service and beneficiaries - (Notes)</t>
         </is>
       </c>
       <c r="B73" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Changes to project due to COVID-19 - (Value)</t>
         </is>
       </c>
       <c r="B74" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Changes to project due to COVID-19 - (Source ID's)</t>
         </is>
       </c>
       <c r="B75" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
@@ -1377,81 +1377,81 @@
         <is>
           <t>Technical Assistance</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Technical Assistance Details</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Results</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Open Contracting data</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>360 Giving Data</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Documents</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Outcome Payment Plans</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Outcome Payments</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>40</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>