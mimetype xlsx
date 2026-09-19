--- v1 (2026-08-30)
+++ v2 (2026-09-19)
@@ -513,331 +513,331 @@
       </c>
     </row>
     <row r="3"/>
     <row r="4"/>
     <row r="5"/>
     <row r="6"/>
     <row r="7" ht="12.8" customHeight="1" s="5">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Field</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Projects with data</t>
         </is>
       </c>
     </row>
     <row r="8" ht="12.8" customHeight="1" s="5">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Impact Bond Name - (Value)</t>
         </is>
       </c>
       <c r="B8" s="4" t="n">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Alternative Names - (Value)</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Stage of Development - (Value)</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Stage of Development - (Source ID's)</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>193</v>
+        <v>201</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Social Investment Prototype - (Value)</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>82</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Dates - Date outcomes contract signed - (Value)</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>237</v>
+        <v>244</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Dates - Date contracts between all parties signed - (Value)</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Dates - Anticipated completion date - (Value)</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Dates - Actual completion date - (Value)</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>64</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Dates - Start date of service provision - (Value)</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Dates - Anticipated end date of service provision - (Value)</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Dates - Actual end date of service provision - (Value)</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>61</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Dates - Anticipated duration of service provision - (Value)</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Dates - Actual duration of service provision - (Value)</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Dates - (Source ID's)</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>305</v>
+        <v>313</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Dates - (Notes)</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>38</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Jurisdiction - Jurisdiction - (Value)</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Jurisdiction - (Source ID's)</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Jurisdiction - (Notes)</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Currency - (Value)</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>276</v>
+        <v>284</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount - Min - (Value)</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount - Exact - (Value)</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>258</v>
+        <v>266</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount - Max - (Value)</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount USD - Min - (Value)</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount USD - Exact - (Value)</t>
         </is>
       </c>
       <c r="B32" t="n">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount USD - Max - (Value)</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Overall project finance - Maximum potential outcome payment - Currency - (Value)</t>
         </is>
       </c>
       <c r="B34" t="n">
-        <v>119</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Overall project finance - Maximum potential outcome payment - Amount - (Value)</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Overall project finance - Maximum potential outcome payment - Amount USD - (Value)</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Overall project finance - Maximum potential loss - (Value)</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Overall project finance - Maximum potential return type - (Value)</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
@@ -883,61 +883,61 @@
         <is>
           <t>Overall project finance - Total outcome payments made - Amount - (Value)</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Overall project finance - Total outcome payments made - Amount USD - (Value)</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Overall project finance - (Source ID's)</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Overall project finance - (Notes)</t>
         </is>
       </c>
       <c r="B46" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Investment Details - Total Funds Invested - Latest - Currency - (Value)</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Investment Details - Total Funds Invested - Latest - Amount - (Value)</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
@@ -993,211 +993,211 @@
         <is>
           <t>Investment Details - (Source ID's)</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Investment Details - (Notes)</t>
         </is>
       </c>
       <c r="B55" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Purpose and classifications - Social challenge - (Value)</t>
         </is>
       </c>
       <c r="B56" t="n">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Purpose and classifications - Intervention - (Value)</t>
         </is>
       </c>
       <c r="B57" t="n">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Purpose and classifications - Policy sector - (Value)</t>
         </is>
       </c>
       <c r="B58" t="n">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Purpose and classifications - Primary SDG goal - (Value)</t>
         </is>
       </c>
       <c r="B59" t="n">
         <v>62</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Purpose and classifications - Secondary SDG goals - (Value)</t>
         </is>
       </c>
       <c r="B60" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Purpose and classifications - Primary SDG target - (Value)</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Purpose and classifications - Secondary SDG targets - (Value)</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Purpose and classifications - (Source ID's)</t>
         </is>
       </c>
       <c r="B63" t="n">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Purpose and classifications - (Notes)</t>
         </is>
       </c>
       <c r="B64" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Target population - (Value)</t>
         </is>
       </c>
       <c r="B65" t="n">
-        <v>304</v>
+        <v>309</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Targeted number of unique service users or beneficiaries (total) - (Value)</t>
         </is>
       </c>
       <c r="B66" t="n">
-        <v>228</v>
+        <v>236</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Unit type of targeted service users or beneficiaries - (Value)</t>
         </is>
       </c>
       <c r="B67" t="n">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Unit description of targeted service user or beneficiaries - (Value)</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Actual number of unique service users or beneficiaries engaged (total) - (Value)</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>94</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Unit type of actual service users or beneficiaries engaged - (Value)</t>
         </is>
       </c>
       <c r="B70" t="n">
         <v>66</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Unit description of actual service user or beneficiaries engaged - (Value)</t>
         </is>
       </c>
       <c r="B71" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Service and beneficiaries - (Source ID's)</t>
         </is>
       </c>
       <c r="B72" t="n">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Service and beneficiaries - (Notes)</t>
         </is>
       </c>
       <c r="B73" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Changes to project due to COVID-19 - (Value)</t>
         </is>
       </c>
       <c r="B74" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
@@ -1267,111 +1267,111 @@
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>Projects with at least one data item</t>
         </is>
       </c>
     </row>
     <row r="10" ht="12.8" customHeight="1" s="5">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Outcome Funds</t>
         </is>
       </c>
       <c r="B10" s="4" t="n">
         <v>125</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Delivery Locations</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Service Provisions</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Outcome Payment Commitments</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Investments</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Intermediary services</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Outcome Metrics</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>311</v>
+        <v>319</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Outcome Pricings</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Transactions</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>