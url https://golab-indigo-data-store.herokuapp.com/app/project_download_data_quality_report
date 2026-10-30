--- v2 (2026-09-19)
+++ v3 (2026-10-30)
@@ -533,71 +533,71 @@
         <is>
           <t>Impact Bond Name - (Value)</t>
         </is>
       </c>
       <c r="B8" s="4" t="n">
         <v>328</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Alternative Names - (Value)</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Stage of Development - (Value)</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Stage of Development - (Source ID's)</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Social Investment Prototype - (Value)</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Dates - Date outcomes contract signed - (Value)</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>244</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Dates - Date contracts between all parties signed - (Value)</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
@@ -673,131 +673,131 @@
         <is>
           <t>Dates - (Source ID's)</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>313</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Dates - (Notes)</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>38</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Jurisdiction - Jurisdiction - (Value)</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Jurisdiction - (Source ID's)</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Jurisdiction - (Notes)</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Currency - (Value)</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>284</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount - Min - (Value)</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount - Exact - (Value)</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount - Max - (Value)</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount USD - Min - (Value)</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount USD - Exact - (Value)</t>
         </is>
       </c>
       <c r="B32" t="n">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Overall project finance - Total investment commitment - Amount USD - Max - (Value)</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Overall project finance - Maximum potential outcome payment - Currency - (Value)</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>126</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
@@ -993,51 +993,51 @@
         <is>
           <t>Investment Details - (Source ID's)</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Investment Details - (Notes)</t>
         </is>
       </c>
       <c r="B55" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Purpose and classifications - Social challenge - (Value)</t>
         </is>
       </c>
       <c r="B56" t="n">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Purpose and classifications - Intervention - (Value)</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>321</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Purpose and classifications - Policy sector - (Value)</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>328</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
@@ -1063,91 +1063,91 @@
         <is>
           <t>Purpose and classifications - Primary SDG target - (Value)</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Purpose and classifications - Secondary SDG targets - (Value)</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Purpose and classifications - (Source ID's)</t>
         </is>
       </c>
       <c r="B63" t="n">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Purpose and classifications - (Notes)</t>
         </is>
       </c>
       <c r="B64" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Target population - (Value)</t>
         </is>
       </c>
       <c r="B65" t="n">
         <v>309</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Targeted number of unique service users or beneficiaries (total) - (Value)</t>
         </is>
       </c>
       <c r="B66" t="n">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Unit type of targeted service users or beneficiaries - (Value)</t>
         </is>
       </c>
       <c r="B67" t="n">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Unit description of targeted service user or beneficiaries - (Value)</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Service and beneficiaries - Actual number of unique service users or beneficiaries engaged (total) - (Value)</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>94</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>