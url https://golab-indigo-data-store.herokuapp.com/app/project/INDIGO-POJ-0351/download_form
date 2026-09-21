--- v0 (2026-09-01)
+++ v1 (2026-09-21)
@@ -12052,52 +12052,60 @@
       <c r="J11" s="83" t="n"/>
       <c r="K11" s="83" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="83" t="inlineStr">
         <is>
           <t>INDIGO-ORG-1800</t>
         </is>
       </c>
       <c r="B12" s="83" t="inlineStr">
         <is>
           <t>CompanYoung A/S</t>
         </is>
       </c>
       <c r="C12" s="83" t="n"/>
       <c r="D12" s="83" t="n"/>
       <c r="E12" s="83" t="n"/>
       <c r="F12" s="83" t="n"/>
       <c r="G12" s="83" t="n"/>
       <c r="H12" s="83" t="n"/>
       <c r="I12" s="83" t="n"/>
       <c r="J12" s="83" t="n"/>
       <c r="K12" s="83" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
-      <c r="A13" s="83" t="n"/>
-      <c r="B13" s="83" t="n"/>
+      <c r="A13" s="83" t="inlineStr">
+        <is>
+          <t>INDIGO-ORG-1801</t>
+        </is>
+      </c>
+      <c r="B13" s="83" t="inlineStr">
+        <is>
+          <t>Tradium - Randers</t>
+        </is>
+      </c>
       <c r="C13" s="83" t="n"/>
       <c r="D13" s="83" t="n"/>
       <c r="E13" s="83" t="n"/>
       <c r="F13" s="83" t="n"/>
       <c r="G13" s="83" t="n"/>
       <c r="H13" s="83" t="n"/>
       <c r="I13" s="83" t="n"/>
       <c r="J13" s="83" t="n"/>
       <c r="K13" s="83" t="n"/>
     </row>
     <row r="14" ht="15" customHeight="1" s="47">
       <c r="A14" s="83" t="n"/>
       <c r="B14" s="83" t="n"/>
       <c r="C14" s="83" t="n"/>
       <c r="D14" s="83" t="n"/>
       <c r="E14" s="83" t="n"/>
       <c r="F14" s="83" t="n"/>
       <c r="G14" s="83" t="n"/>
       <c r="H14" s="83" t="n"/>
       <c r="I14" s="83" t="n"/>
       <c r="J14" s="83" t="n"/>
       <c r="K14" s="83" t="n"/>
     </row>
     <row r="15" ht="15" customHeight="1" s="47">
       <c r="A15" s="83" t="n"/>
@@ -13866,51 +13874,55 @@
           <t>Description</t>
         </is>
       </c>
       <c r="N10" s="73" t="inlineStr">
         <is>
           <t>Reason</t>
         </is>
       </c>
       <c r="O10" s="81" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
       <c r="P10" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="11" ht="143.25" customHeight="1" s="47">
       <c r="A11" s="84" t="inlineStr">
         <is>
           <t>INDIGO-ORG-1801</t>
         </is>
       </c>
-      <c r="B11" s="83" t="n"/>
+      <c r="B11" s="83" t="inlineStr">
+        <is>
+          <t>Tradium - Randers</t>
+        </is>
+      </c>
       <c r="C11" s="75" t="n"/>
       <c r="D11" s="75" t="n"/>
       <c r="E11" s="75" t="n"/>
       <c r="F11" s="75" t="n"/>
       <c r="G11" s="75" t="n"/>
       <c r="H11" s="75" t="n"/>
       <c r="I11" s="75" t="n"/>
       <c r="J11" s="75" t="n"/>
       <c r="K11" s="75" t="n"/>
       <c r="L11" s="75" t="n"/>
       <c r="M11" s="75" t="n"/>
       <c r="N11" s="75" t="n"/>
       <c r="O11" s="84" t="n"/>
       <c r="P11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="84" t="n"/>
       <c r="B12" s="83" t="n"/>
       <c r="C12" s="75" t="n"/>
       <c r="D12" s="75" t="n"/>
       <c r="E12" s="75" t="n"/>
       <c r="F12" s="75" t="n"/>
       <c r="G12" s="75" t="n"/>
       <c r="H12" s="75" t="n"/>
       <c r="I12" s="75" t="n"/>