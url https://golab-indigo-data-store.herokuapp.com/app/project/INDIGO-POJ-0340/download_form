--- v0 (2026-05-21)
+++ v1 (2026-10-13)
@@ -10662,51 +10662,51 @@
       <c r="A7" s="71" t="inlineStr">
         <is>
           <t>Do not change the layout of this spreadsheet or add extra details. Use the cells as provided. Data elsewhere will not be imported.</t>
         </is>
       </c>
     </row>
     <row r="8"/>
     <row r="9" ht="15" customHeight="1" s="47">
       <c r="A9" s="73" t="n"/>
       <c r="B9" s="73" t="n"/>
       <c r="C9" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="10" ht="30" customHeight="1" s="47">
       <c r="A10" s="73" t="inlineStr">
         <is>
           <t>Impact Bond Name</t>
         </is>
       </c>
       <c r="B10" s="76" t="n"/>
       <c r="C10" s="75" t="inlineStr">
         <is>
-          <t>Málaga no caduca - Málaga Emplea (Málaga Works)</t>
+          <t>Málaga No Caduca (Málaga Never Expires)</t>
         </is>
       </c>
     </row>
     <row r="11" ht="30" customHeight="1" s="47">
       <c r="A11" s="73" t="inlineStr">
         <is>
           <t>Alternative Names</t>
         </is>
       </c>
       <c r="B11" s="73" t="inlineStr">
         <is>
           <t>(comma sep)</t>
         </is>
       </c>
       <c r="C11" s="75" t="n"/>
     </row>
     <row r="12"/>
     <row r="13" ht="15" customHeight="1" s="47">
       <c r="A13" s="73" t="inlineStr">
         <is>
           <t>Stage of Development</t>
         </is>
       </c>
       <c r="B13" s="73" t="n"/>
       <c r="C13" s="73" t="inlineStr">
@@ -11161,51 +11161,51 @@
       <c r="B59" s="73" t="n"/>
       <c r="C59" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="60" ht="29.85" customHeight="1" s="47">
       <c r="A60" s="73" t="inlineStr">
         <is>
           <t>Social challenge</t>
         </is>
       </c>
       <c r="B60" s="73" t="n"/>
       <c r="C60" s="75" t="n"/>
     </row>
     <row r="61" ht="29.85" customHeight="1" s="47">
       <c r="A61" s="73" t="inlineStr">
         <is>
           <t>Intervention</t>
         </is>
       </c>
       <c r="B61" s="73" t="n"/>
       <c r="C61" s="75" t="inlineStr">
         <is>
-          <t>Individual interventions to align participants' skills with labour market demands through training, guidance, and support, both before and after job placement. This approach focuses on preventing long-term unemployment, promoting gender equality, and ensuring access to decent and sustainable employment opportunities for beneficiaries referred from the "Málaga No Caduca - Málaga Works " social impact contract.</t>
+          <t>Individual interventions to align participants' skills with labour market demands through training, guidance, and support, both before and after job placement. This approach focuses on preventing long-term unemployment, promoting gender equality, and ensuring access to decent and sustainable employment opportunities for beneficiaries referred from the "Málaga No Caduca" social impact contract.</t>
         </is>
       </c>
       <c r="E61" s="71" t="n"/>
     </row>
     <row r="62" ht="29.85" customHeight="1" s="47">
       <c r="A62" s="73" t="inlineStr">
         <is>
           <t>Policy sector</t>
         </is>
       </c>
       <c r="B62" s="73" t="n"/>
       <c r="C62" s="75" t="inlineStr">
         <is>
           <t>Employment and training</t>
         </is>
       </c>
     </row>
     <row r="63" ht="44" customHeight="1" s="47">
       <c r="A63" s="73" t="inlineStr">
         <is>
           <t>Primary SDG goal</t>
         </is>
       </c>
       <c r="B63" s="73" t="n"/>
       <c r="C63" s="75" t="n"/>