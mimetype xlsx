--- v0 (2026-05-21)
+++ v1 (2026-11-01)
@@ -8273,52 +8273,60 @@
         <is>
           <t>Achieving outcomes: Life Chances Fund final report</t>
         </is>
       </c>
       <c r="B11" s="75" t="inlineStr">
         <is>
           <t>https://golab.bsg.ox.ac.uk/knowledge-bank/resource-library/life-chances-fund-final-report/</t>
         </is>
       </c>
       <c r="C11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="75" t="inlineStr">
         <is>
           <t>Transforming public services: Key findings from the evaluation of the Life Chances Fund</t>
         </is>
       </c>
       <c r="B12" s="75" t="inlineStr">
         <is>
           <t>https://golab.bsg.ox.ac.uk/knowledge-bank/resource-library/transforming-public-services/</t>
         </is>
       </c>
       <c r="C12" s="75" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
-      <c r="A13" s="75" t="n"/>
-      <c r="B13" s="75" t="n"/>
+      <c r="A13" s="75" t="inlineStr">
+        <is>
+          <t>Spring Northamptonshire Final Evaluation Report</t>
+        </is>
+      </c>
+      <c r="B13" s="75" t="inlineStr">
+        <is>
+          <t>https://golab.bsg.ox.ac.uk/knowledge-bank/resource-library/spring-northamptonshire-final-evaluation-report/</t>
+        </is>
+      </c>
       <c r="C13" s="75" t="n"/>
     </row>
     <row r="14" ht="15" customHeight="1" s="47">
       <c r="A14" s="75" t="n"/>
       <c r="B14" s="75" t="n"/>
       <c r="C14" s="75" t="n"/>
     </row>
     <row r="15" ht="15" customHeight="1" s="47">
       <c r="A15" s="75" t="n"/>
       <c r="B15" s="75" t="n"/>
       <c r="C15" s="75" t="n"/>
     </row>
     <row r="16" ht="15" customHeight="1" s="47">
       <c r="A16" s="75" t="n"/>
       <c r="B16" s="75" t="n"/>
       <c r="C16" s="75" t="n"/>
     </row>
     <row r="17" ht="15" customHeight="1" s="47">
       <c r="A17" s="75" t="n"/>
       <c r="B17" s="75" t="n"/>
       <c r="C17" s="75" t="n"/>
     </row>
     <row r="18" ht="15" customHeight="1" s="47">
       <c r="A18" s="75" t="n"/>
       <c r="B18" s="75" t="n"/>