--- v0 (2026-05-19)
+++ v1 (2026-09-09)
@@ -2058,137 +2058,110 @@
       <c r="O10" s="77" t="inlineStr">
         <is>
           <t xml:space="preserve">Secondary 
 SDG targets </t>
         </is>
       </c>
       <c r="P10" s="81" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
       <c r="Q10" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="11" ht="129.75" customHeight="1" s="47">
       <c r="A11" s="82" t="inlineStr">
         <is>
           <t>outcomemetric1</t>
         </is>
       </c>
       <c r="B11" s="75" t="inlineStr">
         <is>
-          <t>Support families in the shelters</t>
+          <t xml:space="preserve">Prevent placements of children in foster care  - placements avoided for 12 months after the start of the programme
+</t>
         </is>
       </c>
       <c r="C11" s="75" t="n"/>
-      <c r="D11" s="75" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D11" s="75" t="n"/>
+      <c r="E11" s="75" t="n"/>
+      <c r="F11" s="75" t="n"/>
       <c r="G11" s="75" t="n"/>
       <c r="H11" s="75" t="n"/>
       <c r="I11" s="75" t="n"/>
       <c r="J11" s="75" t="inlineStr">
         <is>
           <t>Existing administrative data</t>
         </is>
       </c>
       <c r="K11" s="75" t="n"/>
-      <c r="L11" s="75" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="L11" s="75" t="n">
+        <v>1</v>
+      </c>
+      <c r="M11" s="75" t="n">
+        <v>10</v>
+      </c>
+      <c r="N11" s="75" t="n"/>
       <c r="O11" s="75" t="n"/>
       <c r="P11" s="84" t="n"/>
       <c r="Q11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="82" t="inlineStr">
         <is>
           <t>outcomemetric2</t>
         </is>
       </c>
       <c r="B12" s="75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prevent placement of children in foster care.
+          <t xml:space="preserve">Prevent placements of children in foster care  - placements avoided for 24 months after the start of the programme
 </t>
         </is>
       </c>
       <c r="C12" s="75" t="n"/>
-      <c r="D12" s="75" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D12" s="75" t="n"/>
+      <c r="E12" s="75" t="n"/>
+      <c r="F12" s="75" t="n"/>
       <c r="G12" s="75" t="n"/>
       <c r="H12" s="75" t="n"/>
       <c r="I12" s="75" t="n"/>
       <c r="J12" s="75" t="inlineStr">
         <is>
           <t>Existing administrative data</t>
         </is>
       </c>
       <c r="K12" s="75" t="n"/>
-      <c r="L12" s="75" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="L12" s="75" t="n">
+        <v>1</v>
+      </c>
+      <c r="M12" s="75" t="n">
+        <v>10</v>
+      </c>
+      <c r="N12" s="75" t="n"/>
       <c r="O12" s="75" t="n"/>
       <c r="P12" s="84" t="n"/>
       <c r="Q12" s="75" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
       <c r="A13" s="82" t="n"/>
       <c r="B13" s="75" t="n"/>
       <c r="C13" s="75" t="n"/>
       <c r="D13" s="75" t="n"/>
       <c r="E13" s="75" t="n"/>
       <c r="F13" s="75" t="n"/>
       <c r="G13" s="75" t="n"/>
       <c r="H13" s="75" t="n"/>
       <c r="I13" s="75" t="n"/>
       <c r="J13" s="75" t="n"/>
       <c r="K13" s="75" t="n"/>
       <c r="L13" s="75" t="n"/>
       <c r="M13" s="75" t="n"/>
       <c r="N13" s="75" t="n"/>
       <c r="O13" s="75" t="n"/>
       <c r="P13" s="84" t="n"/>
       <c r="Q13" s="75" t="n"/>
     </row>
     <row r="14" ht="15" customHeight="1" s="47">
       <c r="A14" s="82" t="n"/>
@@ -2886,74 +2859,106 @@
     </row>
     <row r="11" ht="15" customHeight="1" s="47">
       <c r="A11" s="81" t="n"/>
       <c r="B11" s="73" t="n"/>
       <c r="C11" s="73" t="n"/>
       <c r="D11" s="73" t="n"/>
       <c r="E11" s="73" t="n"/>
       <c r="F11" s="73" t="n"/>
       <c r="G11" s="73" t="n"/>
       <c r="H11" s="73" t="n"/>
       <c r="I11" s="73" t="n"/>
       <c r="J11" s="81" t="inlineStr">
         <is>
           <t>(org ids, comma seperated)</t>
         </is>
       </c>
       <c r="K11" s="81" t="inlineStr">
         <is>
           <t>(source ids, comma seperated)</t>
         </is>
       </c>
       <c r="L11" s="81" t="n"/>
       <c r="M11" s="73" t="n"/>
     </row>
     <row r="12" ht="72.75" customHeight="1" s="47">
-      <c r="A12" s="84" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="M12" s="75" t="inlineStr"/>
+      <c r="A12" s="84" t="inlineStr">
+        <is>
+          <t>outcomemetric1</t>
+        </is>
+      </c>
+      <c r="B12" s="75" t="inlineStr">
+        <is>
+          <t>Outcome level</t>
+        </is>
+      </c>
+      <c r="C12" s="75" t="inlineStr">
+        <is>
+          <t>Final</t>
+        </is>
+      </c>
+      <c r="D12" s="75" t="n"/>
+      <c r="E12" s="75" t="n"/>
+      <c r="F12" s="75" t="n"/>
+      <c r="G12" s="75" t="n"/>
+      <c r="H12" s="75" t="n"/>
+      <c r="I12" s="75" t="inlineStr">
+        <is>
+          <t>114 placements have been avoided 12 months after the start of the support phase (this number corresponds to achievements in Loire Atlantique and Gironde, we do not know the distribution of outcomes across the two delivery locations)</t>
+        </is>
+      </c>
+      <c r="J12" s="84" t="n"/>
+      <c r="K12" s="84" t="n"/>
+      <c r="L12" s="84" t="n"/>
+      <c r="M12" s="75" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
-      <c r="A13" s="84" t="n"/>
-[...1 lines deleted...]
-      <c r="C13" s="75" t="n"/>
+      <c r="A13" s="84" t="inlineStr">
+        <is>
+          <t>outcomemetric2</t>
+        </is>
+      </c>
+      <c r="B13" s="75" t="inlineStr">
+        <is>
+          <t>Outcome level</t>
+        </is>
+      </c>
+      <c r="C13" s="75" t="inlineStr">
+        <is>
+          <t>Final</t>
+        </is>
+      </c>
       <c r="D13" s="75" t="n"/>
       <c r="E13" s="75" t="n"/>
       <c r="F13" s="75" t="n"/>
       <c r="G13" s="75" t="n"/>
       <c r="H13" s="75" t="n"/>
-      <c r="I13" s="75" t="n"/>
+      <c r="I13" s="75" t="inlineStr">
+        <is>
+          <t>105 placements have still been avoided 24 months after the start of the support phase (this number corresponds to achievements in Loire Atlantique and Gironde, we do not know the distribution of outcomes across the two delivery locations)</t>
+        </is>
+      </c>
       <c r="J13" s="84" t="n"/>
       <c r="K13" s="84" t="n"/>
       <c r="L13" s="84" t="n"/>
       <c r="M13" s="75" t="n"/>
     </row>
     <row r="14" ht="15" customHeight="1" s="47">
       <c r="A14" s="84" t="n"/>
       <c r="B14" s="75" t="n"/>
       <c r="C14" s="75" t="n"/>
       <c r="D14" s="75" t="n"/>
       <c r="E14" s="75" t="n"/>
       <c r="F14" s="75" t="n"/>
       <c r="G14" s="75" t="n"/>
       <c r="H14" s="75" t="n"/>
       <c r="I14" s="75" t="n"/>
       <c r="J14" s="84" t="n"/>
       <c r="K14" s="84" t="n"/>
       <c r="L14" s="84" t="n"/>
       <c r="M14" s="75" t="n"/>
     </row>
     <row r="15" ht="15" customHeight="1" s="47">
       <c r="A15" s="84" t="n"/>
       <c r="B15" s="75" t="n"/>
       <c r="C15" s="75" t="n"/>
       <c r="D15" s="75" t="n"/>
@@ -7323,67 +7328,91 @@
       <c r="H16" s="75" t="n"/>
       <c r="I16" s="75" t="n"/>
       <c r="J16" s="75" t="n"/>
     </row>
     <row r="17" ht="15" customHeight="1" s="47">
       <c r="A17" s="74" t="inlineStr">
         <is>
           <t>source7</t>
         </is>
       </c>
       <c r="B17" s="75" t="inlineStr">
         <is>
           <t>Ministère de l'Économie et des Finances, "Dossier de Présentation - Conférence sur l'Investissement à l'Impact Social" (24/11/2016), (trans.) Presentation Brief - Social Impact Investment Conference (Ministry of the Economy and Public Finances) - p.7; Apprentis d'Auteil, press release ("Avec le relais familial apprentis d'Auteil innove en matière de prévention"), https://www.apprentis-auteuil.org/actualites/accompagnement-des-parents/avec-le-relais-familial-apprentis-dauteuil-innove-en-matiere-de-prevention.html</t>
         </is>
       </c>
       <c r="C17" s="75" t="n"/>
       <c r="D17" s="75" t="n"/>
       <c r="E17" s="75" t="n"/>
       <c r="F17" s="75" t="n"/>
       <c r="G17" s="75" t="n"/>
       <c r="H17" s="75" t="n"/>
       <c r="I17" s="75" t="n"/>
       <c r="J17" s="75" t="n"/>
     </row>
     <row r="18" ht="15" customHeight="1" s="47">
-      <c r="A18" s="74" t="n"/>
-      <c r="B18" s="75" t="n"/>
+      <c r="A18" s="74" t="inlineStr">
+        <is>
+          <t>sourcehackandlearn2021-08</t>
+        </is>
+      </c>
+      <c r="B18" s="75" t="inlineStr">
+        <is>
+          <t>Hack and Learn - August 2021</t>
+        </is>
+      </c>
       <c r="C18" s="75" t="n"/>
       <c r="D18" s="75" t="n"/>
       <c r="E18" s="75" t="n"/>
       <c r="F18" s="75" t="n"/>
       <c r="G18" s="75" t="n"/>
       <c r="H18" s="75" t="n"/>
       <c r="I18" s="75" t="n"/>
       <c r="J18" s="75" t="n"/>
     </row>
     <row r="19" ht="15" customHeight="1" s="47">
-      <c r="A19" s="74" t="n"/>
-[...1 lines deleted...]
-      <c r="C19" s="75" t="n"/>
+      <c r="A19" s="74" t="inlineStr">
+        <is>
+          <t>source8</t>
+        </is>
+      </c>
+      <c r="B19" s="75" t="inlineStr">
+        <is>
+          <t>Case study: When prevention pays: reinventing child protection through outcomes based finance</t>
+        </is>
+      </c>
+      <c r="C19" s="75" t="inlineStr">
+        <is>
+          <t>Website</t>
+        </is>
+      </c>
       <c r="D19" s="75" t="n"/>
-      <c r="E19" s="75" t="n"/>
+      <c r="E19" s="75" t="inlineStr">
+        <is>
+          <t>https://www.impacteurope.net/insights/when-prevention-pays-reinventing-child-protection-through-outcomes-based-finance</t>
+        </is>
+      </c>
       <c r="F19" s="75" t="n"/>
       <c r="G19" s="75" t="n"/>
       <c r="H19" s="75" t="n"/>
       <c r="I19" s="75" t="n"/>
       <c r="J19" s="75" t="n"/>
     </row>
     <row r="20" ht="15" customHeight="1" s="47">
       <c r="A20" s="74" t="n"/>
       <c r="B20" s="75" t="n"/>
       <c r="C20" s="75" t="n"/>
       <c r="D20" s="75" t="n"/>
       <c r="E20" s="75" t="n"/>
       <c r="F20" s="75" t="n"/>
       <c r="G20" s="75" t="n"/>
       <c r="H20" s="75" t="n"/>
       <c r="I20" s="75" t="n"/>
       <c r="J20" s="75" t="n"/>
     </row>
     <row r="21" ht="15" customHeight="1" s="47">
       <c r="A21" s="74" t="n"/>
       <c r="B21" s="75" t="n"/>
       <c r="C21" s="75" t="n"/>
       <c r="D21" s="75" t="n"/>
       <c r="E21" s="75" t="n"/>
       <c r="F21" s="75" t="n"/>
@@ -7966,53 +7995,61 @@
       <c r="B9" s="73" t="n"/>
       <c r="C9" s="73" t="inlineStr">
         <is>
           <t>Meta</t>
         </is>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1" s="47">
       <c r="A10" s="73" t="inlineStr">
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="B10" s="73" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="C10" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="11" ht="58.2" customHeight="1" s="47">
-      <c r="A11" s="75" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="C11" s="75" t="inlineStr"/>
+      <c r="A11" s="75" t="inlineStr">
+        <is>
+          <t>Case study: When prevention pays: reinventing child protection through outcomes based finance</t>
+        </is>
+      </c>
+      <c r="B11" s="75" t="inlineStr">
+        <is>
+          <t>https://www.impacteurope.net/insights/when-prevention-pays-reinventing-child-protection-through-outcomes-based-finance</t>
+        </is>
+      </c>
+      <c r="C11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="75" t="n"/>
       <c r="B12" s="75" t="n"/>
       <c r="C12" s="75" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
       <c r="A13" s="75" t="n"/>
       <c r="B13" s="75" t="n"/>
       <c r="C13" s="75" t="n"/>
     </row>
     <row r="14" ht="15" customHeight="1" s="47">
       <c r="A14" s="75" t="n"/>
       <c r="B14" s="75" t="n"/>
       <c r="C14" s="75" t="n"/>
     </row>
     <row r="15" ht="15" customHeight="1" s="47">
       <c r="A15" s="75" t="n"/>
       <c r="B15" s="75" t="n"/>
       <c r="C15" s="75" t="n"/>
     </row>
     <row r="16" ht="15" customHeight="1" s="47">
       <c r="A16" s="75" t="n"/>
       <c r="B16" s="75" t="n"/>
       <c r="C16" s="75" t="n"/>
@@ -10832,51 +10869,51 @@
     </row>
     <row r="12"/>
     <row r="13" ht="15" customHeight="1" s="47">
       <c r="A13" s="73" t="inlineStr">
         <is>
           <t>Stage of Development</t>
         </is>
       </c>
       <c r="B13" s="73" t="n"/>
       <c r="C13" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="D13" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="48.75" customHeight="1" s="47">
       <c r="A14" s="76" t="n"/>
       <c r="B14" s="76" t="n"/>
       <c r="C14" s="75" t="inlineStr">
         <is>
-          <t>Implementation</t>
+          <t>Complete</t>
         </is>
       </c>
       <c r="D14" s="75" t="n"/>
       <c r="F14" s="71" t="n"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" s="47">
       <c r="F15" s="71" t="n"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" s="47">
       <c r="A16" s="73" t="inlineStr">
         <is>
           <t>Social Investment Prototype</t>
         </is>
       </c>
       <c r="B16" s="73" t="n"/>
       <c r="C16" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="F16" s="71" t="n"/>
     </row>
     <row r="17" ht="26.25" customHeight="1" s="47">
       <c r="A17" s="76" t="n"/>
       <c r="B17" s="76" t="n"/>
@@ -10947,213 +10984,225 @@
       </c>
       <c r="B25" s="73" t="n"/>
       <c r="C25" s="75" t="inlineStr">
         <is>
           <t>2019-07</t>
         </is>
       </c>
     </row>
     <row r="26" ht="44" customHeight="1" s="47">
       <c r="A26" s="73" t="inlineStr">
         <is>
           <t>Date contracts between all parties signed</t>
         </is>
       </c>
       <c r="B26" s="73" t="n"/>
       <c r="C26" s="75" t="n"/>
       <c r="F26" s="71" t="n"/>
     </row>
     <row r="27" ht="29.85" customHeight="1" s="47">
       <c r="A27" s="73" t="inlineStr">
         <is>
           <t>Anticipated completion date</t>
         </is>
       </c>
       <c r="B27" s="73" t="n"/>
-      <c r="C27" s="75" t="n"/>
+      <c r="C27" s="75" t="inlineStr">
+        <is>
+          <t>2026-01</t>
+        </is>
+      </c>
       <c r="F27" s="71" t="n"/>
     </row>
     <row r="28" ht="29.85" customHeight="1" s="47">
       <c r="A28" s="73" t="inlineStr">
         <is>
           <t>Actual completion date</t>
         </is>
       </c>
       <c r="B28" s="73" t="n"/>
       <c r="C28" s="75" t="n"/>
     </row>
     <row r="29" ht="29.85" customHeight="1" s="47">
       <c r="A29" s="73" t="inlineStr">
         <is>
           <t>Start date of service provision</t>
         </is>
       </c>
       <c r="B29" s="73" t="n"/>
       <c r="C29" s="75" t="inlineStr">
         <is>
           <t>2019-07</t>
         </is>
       </c>
     </row>
     <row r="30" ht="44" customHeight="1" s="47">
       <c r="A30" s="73" t="inlineStr">
         <is>
           <t>Anticipated end date of service provision</t>
         </is>
       </c>
       <c r="B30" s="73" t="n"/>
-      <c r="C30" s="75" t="n"/>
+      <c r="C30" s="75" t="inlineStr">
+        <is>
+          <t>2024-01</t>
+        </is>
+      </c>
     </row>
     <row r="31" ht="44" customHeight="1" s="47">
       <c r="A31" s="73" t="inlineStr">
         <is>
           <t>Actual end date of service provision</t>
         </is>
       </c>
       <c r="B31" s="73" t="n"/>
       <c r="C31" s="75" t="n"/>
     </row>
     <row r="32" ht="44.25" customHeight="1" s="47">
       <c r="A32" s="77" t="inlineStr">
         <is>
           <t>Anticipated duration of service provision
 (in months)</t>
         </is>
       </c>
       <c r="B32" s="73" t="n"/>
       <c r="C32" s="75" t="n"/>
     </row>
     <row r="33" ht="44.25" customHeight="1" s="47">
       <c r="A33" s="77" t="inlineStr">
         <is>
           <t>Actual duration of service provision
 (in months)</t>
         </is>
       </c>
       <c r="B33" s="73" t="n"/>
       <c r="C33" s="75" t="n"/>
     </row>
     <row r="34" ht="29.85" customHeight="1" s="47">
       <c r="A34" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
       <c r="B34" s="73" t="n"/>
       <c r="C34" s="75" t="inlineStr">
         <is>
-          <t>source3</t>
+          <t>source3,source8</t>
         </is>
       </c>
     </row>
     <row r="35" ht="29.85" customHeight="1" s="47">
       <c r="A35" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B35" s="73" t="n"/>
-      <c r="C35" s="75" t="n"/>
+      <c r="C35" s="75" t="inlineStr">
+        <is>
+          <t>End dates estimated from FAIR (2023): the Gironde project launched in July 2019 with a 4.5-year programme duration, implying an end of service delivery in Jan 2024.</t>
+        </is>
+      </c>
     </row>
     <row r="36"/>
     <row r="37" ht="15" customHeight="1" s="47">
       <c r="A37" s="73" t="inlineStr">
         <is>
           <t>Overall project finance</t>
         </is>
       </c>
       <c r="B37" s="73" t="n"/>
       <c r="C37" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="38" ht="58.2" customHeight="1" s="47">
       <c r="A38" s="73" t="inlineStr">
         <is>
           <t>Total investment commitment</t>
         </is>
       </c>
       <c r="B38" s="73" t="inlineStr">
         <is>
           <t>(currency)</t>
         </is>
       </c>
       <c r="C38" s="75" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
     </row>
     <row r="39" ht="58.5" customHeight="1" s="47">
       <c r="A39" s="73" t="n"/>
       <c r="B39" s="73" t="inlineStr">
         <is>
           <t>(min amount)</t>
         </is>
       </c>
       <c r="C39" s="75" t="n"/>
     </row>
     <row r="40" ht="58.5" customHeight="1" s="47">
       <c r="A40" s="73" t="n"/>
       <c r="B40" s="73" t="inlineStr">
         <is>
           <t>(exact amount)</t>
         </is>
       </c>
       <c r="C40" s="75" t="n">
-        <v>2700000</v>
+        <v>2500000</v>
       </c>
     </row>
     <row r="41" ht="58.5" customHeight="1" s="47">
       <c r="A41" s="73" t="n"/>
       <c r="B41" s="73" t="inlineStr">
         <is>
           <t>(max amount)</t>
         </is>
       </c>
       <c r="C41" s="75" t="n"/>
     </row>
     <row r="42" ht="58.5" customHeight="1" s="47">
       <c r="A42" s="73" t="n"/>
       <c r="B42" s="73" t="inlineStr">
         <is>
           <t>(min in USD)</t>
         </is>
       </c>
       <c r="C42" s="75" t="n"/>
     </row>
     <row r="43" ht="58.5" customHeight="1" s="47">
       <c r="A43" s="73" t="n"/>
       <c r="B43" s="73" t="inlineStr">
         <is>
           <t>(exact in USD)</t>
         </is>
       </c>
       <c r="C43" s="75" t="n">
-        <v>3025713.368</v>
+        <v>2801586.452</v>
       </c>
     </row>
     <row r="44" ht="58.5" customHeight="1" s="47">
       <c r="A44" s="73" t="n"/>
       <c r="B44" s="73" t="inlineStr">
         <is>
           <t>(max in USD)</t>
         </is>
       </c>
       <c r="C44" s="75" t="n"/>
     </row>
     <row r="45" ht="58.5" customHeight="1" s="47">
       <c r="A45" s="73" t="inlineStr">
         <is>
           <t>Maximum potential outcome payment</t>
         </is>
       </c>
       <c r="B45" s="73" t="inlineStr">
         <is>
           <t>(currency)</t>
         </is>
       </c>
       <c r="C45" s="75" t="n"/>
     </row>
     <row r="46" ht="58.5" customHeight="1" s="47">
@@ -11235,51 +11284,55 @@
     <row r="54" ht="58.2" customHeight="1" s="47">
       <c r="A54" s="73" t="n"/>
       <c r="B54" s="73" t="inlineStr">
         <is>
           <t>(amount)</t>
         </is>
       </c>
       <c r="C54" s="75" t="n"/>
     </row>
     <row r="55" ht="58.2" customHeight="1" s="47">
       <c r="A55" s="73" t="n"/>
       <c r="B55" s="73" t="inlineStr">
         <is>
           <t>(amount in USD)</t>
         </is>
       </c>
       <c r="C55" s="75" t="n"/>
     </row>
     <row r="56" ht="29.85" customHeight="1" s="47">
       <c r="A56" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
       <c r="B56" s="73" t="n"/>
-      <c r="C56" s="75" t="n"/>
+      <c r="C56" s="75" t="inlineStr">
+        <is>
+          <t>source8</t>
+        </is>
+      </c>
     </row>
     <row r="57" ht="29.85" customHeight="1" s="47">
       <c r="A57" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B57" s="73" t="n"/>
       <c r="C57" s="75" t="n"/>
     </row>
     <row r="58"/>
     <row r="59" ht="15" customHeight="1" s="47">
       <c r="A59" s="73" t="inlineStr">
         <is>
           <t>Purpose and classifications</t>
         </is>
       </c>
       <c r="B59" s="73" t="n"/>
       <c r="C59" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="60" ht="29.85" customHeight="1" s="47">
@@ -11303,60 +11356,64 @@
           <t>The intervention seeks to provide support to families who are living in precarious conditions and thus having difficulties educating their children, putting them at risk of being sent to foster care. The program uses a shelter ta accommodate the families during the intervention and employs a network of 7 volunteers who are tasked with parental guidance services, for anywhere between 3 and 12 months.</t>
         </is>
       </c>
       <c r="E61" s="71" t="n"/>
     </row>
     <row r="62" ht="29.85" customHeight="1" s="47">
       <c r="A62" s="73" t="inlineStr">
         <is>
           <t>Policy sector</t>
         </is>
       </c>
       <c r="B62" s="73" t="n"/>
       <c r="C62" s="75" t="inlineStr">
         <is>
           <t>Child and family welfare</t>
         </is>
       </c>
     </row>
     <row r="63" ht="44" customHeight="1" s="47">
       <c r="A63" s="73" t="inlineStr">
         <is>
           <t>Primary SDG goal</t>
         </is>
       </c>
       <c r="B63" s="73" t="n"/>
-      <c r="C63" s="75" t="n"/>
+      <c r="C63" s="75" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="64" ht="44" customHeight="1" s="47">
       <c r="A64" s="73" t="inlineStr">
         <is>
           <t>Secondary SDG goals</t>
         </is>
       </c>
       <c r="B64" s="73" t="n"/>
-      <c r="C64" s="75" t="n"/>
+      <c r="C64" s="75" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="65" ht="44" customHeight="1" s="47">
       <c r="A65" s="73" t="inlineStr">
         <is>
           <t>Primary SDG target</t>
         </is>
       </c>
       <c r="B65" s="73" t="n"/>
       <c r="C65" s="75" t="n"/>
     </row>
     <row r="66" ht="44" customHeight="1" s="47">
       <c r="A66" s="73" t="inlineStr">
         <is>
           <t>Secondary SDG targets</t>
         </is>
       </c>
       <c r="B66" s="73" t="n"/>
       <c r="C66" s="75" t="n"/>
     </row>
     <row r="67" ht="29.85" customHeight="1" s="47">
       <c r="A67" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
@@ -11471,51 +11528,55 @@
         </is>
       </c>
       <c r="B77" s="73" t="n"/>
       <c r="C77" s="75" t="n"/>
     </row>
     <row r="78" ht="29.85" customHeight="1" s="47">
       <c r="A78" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
       <c r="B78" s="73" t="n"/>
       <c r="C78" s="75" t="inlineStr">
         <is>
           <t>source1</t>
         </is>
       </c>
     </row>
     <row r="79" ht="29.85" customHeight="1" s="47">
       <c r="A79" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B79" s="73" t="n"/>
-      <c r="C79" s="75" t="n"/>
+      <c r="C79" s="75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">In total, INDIGO-POJ-0029 and INDIGO-POJ-0196 have achieved results for 118 children. We do not know the distribution of those children across geographic regions. </t>
+        </is>
+      </c>
     </row>
     <row r="80"/>
     <row r="81" ht="30" customHeight="1" s="47">
       <c r="A81" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B81" s="76" t="n"/>
       <c r="C81" s="75" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation sqref="C17" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" type="list" operator="equal">
       <formula1>"YES,NO"</formula1>
       <formula2>0</formula2>
     </dataValidation>
@@ -13448,51 +13509,51 @@
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="11" ht="129.75" customHeight="1" s="47">
       <c r="A11" s="84" t="inlineStr">
         <is>
           <t>Apprentis d'Auteil</t>
         </is>
       </c>
       <c r="B11" s="75" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
       <c r="C11" s="75" t="n"/>
       <c r="D11" s="75" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="E11" s="75" t="n">
         <v>44.8497</v>
       </c>
       <c r="F11" s="75" t="n">
-        <v>0.4502</v>
+        <v>-0.6667</v>
       </c>
       <c r="G11" s="75" t="n"/>
       <c r="H11" s="75" t="n"/>
       <c r="I11" s="75" t="n"/>
       <c r="J11" s="84" t="n"/>
       <c r="K11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="84" t="n"/>
       <c r="B12" s="75" t="n"/>
       <c r="C12" s="75" t="n"/>
       <c r="D12" s="75" t="n"/>
       <c r="E12" s="75" t="n"/>
       <c r="F12" s="75" t="n"/>
       <c r="G12" s="75" t="n"/>
       <c r="H12" s="75" t="n"/>
       <c r="I12" s="75" t="n"/>
       <c r="J12" s="84" t="n"/>
       <c r="K12" s="75" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
       <c r="A13" s="84" t="n"/>
       <c r="B13" s="75" t="n"/>
       <c r="C13" s="75" t="n"/>
       <c r="D13" s="75" t="n"/>