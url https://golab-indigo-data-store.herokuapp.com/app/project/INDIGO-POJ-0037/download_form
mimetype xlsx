--- v0 (2026-05-19)
+++ v1 (2026-06-29)
@@ -12529,51 +12529,55 @@
       <c r="D21" s="83" t="n"/>
       <c r="E21" s="83" t="n"/>
       <c r="F21" s="83" t="n"/>
       <c r="G21" s="83" t="n"/>
       <c r="H21" s="83" t="n"/>
       <c r="I21" s="83" t="n"/>
       <c r="J21" s="83" t="n"/>
       <c r="K21" s="83" t="n"/>
     </row>
     <row r="22" ht="15" customHeight="1" s="47">
       <c r="A22" s="83" t="inlineStr">
         <is>
           <t>INDIGO-ORG-1246</t>
         </is>
       </c>
       <c r="B22" s="83" t="inlineStr">
         <is>
           <t>Catalyst Management Services</t>
         </is>
       </c>
       <c r="C22" s="83" t="n"/>
       <c r="D22" s="83" t="n"/>
       <c r="E22" s="83" t="n"/>
       <c r="F22" s="83" t="n"/>
       <c r="G22" s="83" t="n"/>
-      <c r="H22" s="83" t="n"/>
+      <c r="H22" s="83" t="inlineStr">
+        <is>
+          <t>https://www.cms.org.in/</t>
+        </is>
+      </c>
       <c r="I22" s="83" t="n"/>
       <c r="J22" s="83" t="n"/>
       <c r="K22" s="83" t="n"/>
     </row>
     <row r="23" ht="15" customHeight="1" s="47">
       <c r="A23" s="83" t="n"/>
       <c r="B23" s="83" t="n"/>
       <c r="C23" s="83" t="n"/>
       <c r="D23" s="83" t="n"/>
       <c r="E23" s="83" t="n"/>
       <c r="F23" s="83" t="n"/>
       <c r="G23" s="83" t="n"/>
       <c r="H23" s="83" t="n"/>
       <c r="I23" s="83" t="n"/>
       <c r="J23" s="83" t="n"/>
       <c r="K23" s="83" t="n"/>
     </row>
     <row r="24" ht="15" customHeight="1" s="47">
       <c r="A24" s="83" t="n"/>
       <c r="B24" s="83" t="n"/>
       <c r="C24" s="83" t="n"/>
       <c r="D24" s="83" t="n"/>
       <c r="E24" s="83" t="n"/>
       <c r="F24" s="83" t="n"/>
       <c r="G24" s="83" t="n"/>