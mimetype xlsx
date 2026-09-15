--- v0 (2026-05-12)
+++ v1 (2026-09-15)
@@ -2058,146 +2058,111 @@
       <c r="O10" s="77" t="inlineStr">
         <is>
           <t xml:space="preserve">Secondary 
 SDG targets </t>
         </is>
       </c>
       <c r="P10" s="81" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
       <c r="Q10" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="11" ht="129.75" customHeight="1" s="47">
       <c r="A11" s="82" t="inlineStr">
         <is>
           <t>outcomemetric1</t>
         </is>
       </c>
       <c r="B11" s="75" t="inlineStr">
         <is>
-          <t>Support families in the shelters.</t>
+          <t xml:space="preserve">Prevent placements of children in foster care  - placements avoided for 12 months after the start of the programme
+</t>
         </is>
       </c>
       <c r="C11" s="75" t="n"/>
-      <c r="D11" s="75" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D11" s="75" t="n"/>
+      <c r="E11" s="75" t="n"/>
+      <c r="F11" s="75" t="n"/>
       <c r="G11" s="75" t="n"/>
       <c r="H11" s="75" t="n"/>
       <c r="I11" s="75" t="n"/>
       <c r="J11" s="75" t="inlineStr">
         <is>
           <t>Existing administrative data</t>
         </is>
       </c>
       <c r="K11" s="75" t="n"/>
-      <c r="L11" s="75" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="L11" s="75" t="n">
+        <v>1</v>
+      </c>
+      <c r="M11" s="75" t="n">
+        <v>10</v>
+      </c>
+      <c r="N11" s="75" t="n"/>
+      <c r="O11" s="75" t="n"/>
       <c r="P11" s="84" t="n"/>
       <c r="Q11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="82" t="inlineStr">
         <is>
           <t>outcomemetric2</t>
         </is>
       </c>
       <c r="B12" s="75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prevent placement of children in foster care.
+          <t xml:space="preserve">Prevent placements of children in foster care  - placements avoided for 24 months after the start of the programme
 </t>
         </is>
       </c>
       <c r="C12" s="75" t="n"/>
-      <c r="D12" s="75" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D12" s="75" t="n"/>
+      <c r="E12" s="75" t="n"/>
+      <c r="F12" s="75" t="n"/>
       <c r="G12" s="75" t="n"/>
       <c r="H12" s="75" t="n"/>
       <c r="I12" s="75" t="n"/>
       <c r="J12" s="75" t="inlineStr">
         <is>
           <t>Existing administrative data</t>
         </is>
       </c>
       <c r="K12" s="75" t="n"/>
-      <c r="L12" s="75" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="L12" s="75" t="n">
+        <v>1</v>
+      </c>
+      <c r="M12" s="75" t="n">
+        <v>10</v>
+      </c>
+      <c r="N12" s="75" t="n"/>
+      <c r="O12" s="75" t="n"/>
       <c r="P12" s="84" t="n"/>
       <c r="Q12" s="75" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
       <c r="A13" s="82" t="n"/>
       <c r="B13" s="75" t="n"/>
       <c r="C13" s="75" t="n"/>
       <c r="D13" s="75" t="n"/>
       <c r="E13" s="75" t="n"/>
       <c r="F13" s="75" t="n"/>
       <c r="G13" s="75" t="n"/>
       <c r="H13" s="75" t="n"/>
       <c r="I13" s="75" t="n"/>
       <c r="J13" s="75" t="n"/>
       <c r="K13" s="75" t="n"/>
       <c r="L13" s="75" t="n"/>
       <c r="M13" s="75" t="n"/>
       <c r="N13" s="75" t="n"/>
       <c r="O13" s="75" t="n"/>
       <c r="P13" s="84" t="n"/>
       <c r="Q13" s="75" t="n"/>
     </row>
     <row r="14" ht="15" customHeight="1" s="47">
       <c r="A14" s="82" t="n"/>
       <c r="B14" s="75" t="n"/>
@@ -2894,74 +2859,106 @@
     </row>
     <row r="11" ht="15" customHeight="1" s="47">
       <c r="A11" s="81" t="n"/>
       <c r="B11" s="73" t="n"/>
       <c r="C11" s="73" t="n"/>
       <c r="D11" s="73" t="n"/>
       <c r="E11" s="73" t="n"/>
       <c r="F11" s="73" t="n"/>
       <c r="G11" s="73" t="n"/>
       <c r="H11" s="73" t="n"/>
       <c r="I11" s="73" t="n"/>
       <c r="J11" s="81" t="inlineStr">
         <is>
           <t>(org ids, comma seperated)</t>
         </is>
       </c>
       <c r="K11" s="81" t="inlineStr">
         <is>
           <t>(source ids, comma seperated)</t>
         </is>
       </c>
       <c r="L11" s="81" t="n"/>
       <c r="M11" s="73" t="n"/>
     </row>
     <row r="12" ht="72.75" customHeight="1" s="47">
-      <c r="A12" s="84" t="inlineStr"/>
-[...11 lines deleted...]
-      <c r="M12" s="75" t="inlineStr"/>
+      <c r="A12" s="84" t="inlineStr">
+        <is>
+          <t>outcomemetric1</t>
+        </is>
+      </c>
+      <c r="B12" s="75" t="inlineStr">
+        <is>
+          <t>Outcome level</t>
+        </is>
+      </c>
+      <c r="C12" s="75" t="inlineStr">
+        <is>
+          <t>Final</t>
+        </is>
+      </c>
+      <c r="D12" s="75" t="n"/>
+      <c r="E12" s="75" t="n"/>
+      <c r="F12" s="75" t="n"/>
+      <c r="G12" s="75" t="n"/>
+      <c r="H12" s="75" t="n"/>
+      <c r="I12" s="75" t="inlineStr">
+        <is>
+          <t>114 placements have been avoided 12 months after the start of the support phase (this number corresponds to achievements in Loire Atlantique and Gironde, we do not know the distribution of outcomes across the two delivery locations)</t>
+        </is>
+      </c>
+      <c r="J12" s="84" t="n"/>
+      <c r="K12" s="84" t="n"/>
+      <c r="L12" s="84" t="n"/>
+      <c r="M12" s="75" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
-      <c r="A13" s="84" t="n"/>
-[...1 lines deleted...]
-      <c r="C13" s="75" t="n"/>
+      <c r="A13" s="84" t="inlineStr">
+        <is>
+          <t>outcomemetric2</t>
+        </is>
+      </c>
+      <c r="B13" s="75" t="inlineStr">
+        <is>
+          <t>Outcome level</t>
+        </is>
+      </c>
+      <c r="C13" s="75" t="inlineStr">
+        <is>
+          <t>Final</t>
+        </is>
+      </c>
       <c r="D13" s="75" t="n"/>
       <c r="E13" s="75" t="n"/>
       <c r="F13" s="75" t="n"/>
       <c r="G13" s="75" t="n"/>
       <c r="H13" s="75" t="n"/>
-      <c r="I13" s="75" t="n"/>
+      <c r="I13" s="75" t="inlineStr">
+        <is>
+          <t>105 placements have still been avoided 24 months after the start of the support phase (this number corresponds to achievements in Loire Atlantique and Gironde, we do not know the distribution of outcomes across the two delivery locations)</t>
+        </is>
+      </c>
       <c r="J13" s="84" t="n"/>
       <c r="K13" s="84" t="n"/>
       <c r="L13" s="84" t="n"/>
       <c r="M13" s="75" t="n"/>
     </row>
     <row r="14" ht="15" customHeight="1" s="47">
       <c r="A14" s="84" t="n"/>
       <c r="B14" s="75" t="n"/>
       <c r="C14" s="75" t="n"/>
       <c r="D14" s="75" t="n"/>
       <c r="E14" s="75" t="n"/>
       <c r="F14" s="75" t="n"/>
       <c r="G14" s="75" t="n"/>
       <c r="H14" s="75" t="n"/>
       <c r="I14" s="75" t="n"/>
       <c r="J14" s="84" t="n"/>
       <c r="K14" s="84" t="n"/>
       <c r="L14" s="84" t="n"/>
       <c r="M14" s="75" t="n"/>
     </row>
     <row r="15" ht="15" customHeight="1" s="47">
       <c r="A15" s="84" t="n"/>
       <c r="B15" s="75" t="n"/>
       <c r="C15" s="75" t="n"/>
       <c r="D15" s="75" t="n"/>
@@ -7331,82 +7328,126 @@
       <c r="H16" s="75" t="n"/>
       <c r="I16" s="75" t="n"/>
       <c r="J16" s="75" t="n"/>
     </row>
     <row r="17" ht="15" customHeight="1" s="47">
       <c r="A17" s="74" t="inlineStr">
         <is>
           <t>source7</t>
         </is>
       </c>
       <c r="B17" s="75" t="inlineStr">
         <is>
           <t>Ministère de l'Économie et des Finances, "Dossier de Présentation - Conférence sur l'Investissement à l'Impact Social" (24/11/2016), (trans.) Presentation Brief - Social Impact Investment Conference (Ministry of the Economy and Public Finances) - p.7; Apprentis d'Auteil, press release ("Avec le relais familial apprentis d'Auteil innove en matière de prévention"), https://www.apprentis-auteuil.org/actualites/accompagnement-des-parents/avec-le-relais-familial-apprentis-dauteuil-innove-en-matiere-de-prevention.html</t>
         </is>
       </c>
       <c r="C17" s="75" t="n"/>
       <c r="D17" s="75" t="n"/>
       <c r="E17" s="75" t="n"/>
       <c r="F17" s="75" t="n"/>
       <c r="G17" s="75" t="n"/>
       <c r="H17" s="75" t="n"/>
       <c r="I17" s="75" t="n"/>
       <c r="J17" s="75" t="n"/>
     </row>
     <row r="18" ht="15" customHeight="1" s="47">
-      <c r="A18" s="74" t="n"/>
-      <c r="B18" s="75" t="n"/>
+      <c r="A18" s="74" t="inlineStr">
+        <is>
+          <t>sourcehackandlearn2021-08</t>
+        </is>
+      </c>
+      <c r="B18" s="75" t="inlineStr">
+        <is>
+          <t>Hack and Learn - August 2021</t>
+        </is>
+      </c>
       <c r="C18" s="75" t="n"/>
       <c r="D18" s="75" t="n"/>
       <c r="E18" s="75" t="n"/>
       <c r="F18" s="75" t="n"/>
       <c r="G18" s="75" t="n"/>
       <c r="H18" s="75" t="n"/>
       <c r="I18" s="75" t="n"/>
       <c r="J18" s="75" t="n"/>
     </row>
     <row r="19" ht="15" customHeight="1" s="47">
-      <c r="A19" s="74" t="n"/>
-[...1 lines deleted...]
-      <c r="C19" s="75" t="n"/>
+      <c r="A19" s="74" t="inlineStr">
+        <is>
+          <t>source8</t>
+        </is>
+      </c>
+      <c r="B19" s="75" t="inlineStr">
+        <is>
+          <t>Le Contrat à Impact de la Fondation Apprentis d’Auteuil: Etude de faisabilité d’un Contrat à Impact (FAIR, 2023)</t>
+        </is>
+      </c>
+      <c r="C19" s="75" t="inlineStr">
+        <is>
+          <t>Report</t>
+        </is>
+      </c>
       <c r="D19" s="75" t="n"/>
-      <c r="E19" s="75" t="n"/>
+      <c r="E19" s="75" t="inlineStr">
+        <is>
+          <t>https://www.finance-fair.org/sites/default/files/2023-06/Etude%20de%20faisabilit%C3%A9%20d%27un%20contrat%20%C3%A0%20impact%20%28CI%29%20-%20Fondation%20Apprentis%20d%27Auteuil.pdf</t>
+        </is>
+      </c>
       <c r="F19" s="75" t="n"/>
       <c r="G19" s="75" t="n"/>
       <c r="H19" s="75" t="n"/>
       <c r="I19" s="75" t="n"/>
       <c r="J19" s="75" t="n"/>
     </row>
     <row r="20" ht="15" customHeight="1" s="47">
-      <c r="A20" s="74" t="n"/>
-[...1 lines deleted...]
-      <c r="C20" s="75" t="n"/>
+      <c r="A20" s="74" t="inlineStr">
+        <is>
+          <t>source9</t>
+        </is>
+      </c>
+      <c r="B20" s="75" t="inlineStr">
+        <is>
+          <t>When prevention pays: reinventing child protection through outcomes based finance</t>
+        </is>
+      </c>
+      <c r="C20" s="75" t="inlineStr">
+        <is>
+          <t>Website</t>
+        </is>
+      </c>
       <c r="D20" s="75" t="n"/>
-      <c r="E20" s="75" t="n"/>
+      <c r="E20" s="75" t="inlineStr">
+        <is>
+          <t>https://www.impacteurope.net/insights/when-prevention-pays-reinventing-child-protection-through-outcomes-based-finance</t>
+        </is>
+      </c>
       <c r="F20" s="75" t="n"/>
       <c r="G20" s="75" t="n"/>
-      <c r="H20" s="75" t="n"/>
+      <c r="H20" s="75" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
       <c r="I20" s="75" t="n"/>
       <c r="J20" s="75" t="n"/>
     </row>
     <row r="21" ht="15" customHeight="1" s="47">
       <c r="A21" s="74" t="n"/>
       <c r="B21" s="75" t="n"/>
       <c r="C21" s="75" t="n"/>
       <c r="D21" s="75" t="n"/>
       <c r="E21" s="75" t="n"/>
       <c r="F21" s="75" t="n"/>
       <c r="G21" s="75" t="n"/>
       <c r="H21" s="75" t="n"/>
       <c r="I21" s="75" t="n"/>
       <c r="J21" s="75" t="n"/>
     </row>
     <row r="22" ht="15" customHeight="1" s="47">
       <c r="A22" s="74" t="n"/>
       <c r="B22" s="75" t="n"/>
       <c r="C22" s="75" t="n"/>
       <c r="D22" s="75" t="n"/>
       <c r="E22" s="75" t="n"/>
       <c r="F22" s="75" t="n"/>
       <c r="G22" s="75" t="n"/>
       <c r="H22" s="75" t="n"/>
       <c r="I22" s="75" t="n"/>
@@ -10840,51 +10881,51 @@
     </row>
     <row r="12"/>
     <row r="13" ht="15" customHeight="1" s="47">
       <c r="A13" s="73" t="inlineStr">
         <is>
           <t>Stage of Development</t>
         </is>
       </c>
       <c r="B13" s="73" t="n"/>
       <c r="C13" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="D13" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
     </row>
     <row r="14" ht="48.75" customHeight="1" s="47">
       <c r="A14" s="76" t="n"/>
       <c r="B14" s="76" t="n"/>
       <c r="C14" s="75" t="inlineStr">
         <is>
-          <t>Implementation</t>
+          <t>Complete</t>
         </is>
       </c>
       <c r="D14" s="75" t="n"/>
       <c r="F14" s="71" t="n"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" s="47">
       <c r="F15" s="71" t="n"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" s="47">
       <c r="A16" s="73" t="inlineStr">
         <is>
           <t>Social Investment Prototype</t>
         </is>
       </c>
       <c r="B16" s="73" t="n"/>
       <c r="C16" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="F16" s="71" t="n"/>
     </row>
     <row r="17" ht="26.25" customHeight="1" s="47">
       <c r="A17" s="76" t="n"/>
       <c r="B17" s="76" t="n"/>
@@ -10955,213 +10996,225 @@
       </c>
       <c r="B25" s="73" t="n"/>
       <c r="C25" s="75" t="inlineStr">
         <is>
           <t>2019-01</t>
         </is>
       </c>
     </row>
     <row r="26" ht="44" customHeight="1" s="47">
       <c r="A26" s="73" t="inlineStr">
         <is>
           <t>Date contracts between all parties signed</t>
         </is>
       </c>
       <c r="B26" s="73" t="n"/>
       <c r="C26" s="75" t="n"/>
       <c r="F26" s="71" t="n"/>
     </row>
     <row r="27" ht="29.85" customHeight="1" s="47">
       <c r="A27" s="73" t="inlineStr">
         <is>
           <t>Anticipated completion date</t>
         </is>
       </c>
       <c r="B27" s="73" t="n"/>
-      <c r="C27" s="75" t="n"/>
+      <c r="C27" s="75" t="inlineStr">
+        <is>
+          <t>2025-07</t>
+        </is>
+      </c>
       <c r="F27" s="71" t="n"/>
     </row>
     <row r="28" ht="29.85" customHeight="1" s="47">
       <c r="A28" s="73" t="inlineStr">
         <is>
           <t>Actual completion date</t>
         </is>
       </c>
       <c r="B28" s="73" t="n"/>
       <c r="C28" s="75" t="n"/>
     </row>
     <row r="29" ht="29.85" customHeight="1" s="47">
       <c r="A29" s="73" t="inlineStr">
         <is>
           <t>Start date of service provision</t>
         </is>
       </c>
       <c r="B29" s="73" t="n"/>
       <c r="C29" s="75" t="inlineStr">
         <is>
           <t>2019-01</t>
         </is>
       </c>
     </row>
     <row r="30" ht="44" customHeight="1" s="47">
       <c r="A30" s="73" t="inlineStr">
         <is>
           <t>Anticipated end date of service provision</t>
         </is>
       </c>
       <c r="B30" s="73" t="n"/>
-      <c r="C30" s="75" t="n"/>
+      <c r="C30" s="75" t="inlineStr">
+        <is>
+          <t>2023-07</t>
+        </is>
+      </c>
     </row>
     <row r="31" ht="44" customHeight="1" s="47">
       <c r="A31" s="73" t="inlineStr">
         <is>
           <t>Actual end date of service provision</t>
         </is>
       </c>
       <c r="B31" s="73" t="n"/>
       <c r="C31" s="75" t="n"/>
     </row>
     <row r="32" ht="44.25" customHeight="1" s="47">
       <c r="A32" s="77" t="inlineStr">
         <is>
           <t>Anticipated duration of service provision
 (in months)</t>
         </is>
       </c>
       <c r="B32" s="73" t="n"/>
       <c r="C32" s="75" t="n"/>
     </row>
     <row r="33" ht="44.25" customHeight="1" s="47">
       <c r="A33" s="77" t="inlineStr">
         <is>
           <t>Actual duration of service provision
 (in months)</t>
         </is>
       </c>
       <c r="B33" s="73" t="n"/>
       <c r="C33" s="75" t="n"/>
     </row>
     <row r="34" ht="29.85" customHeight="1" s="47">
       <c r="A34" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
       <c r="B34" s="73" t="n"/>
       <c r="C34" s="75" t="inlineStr">
         <is>
-          <t>source3</t>
+          <t>source3,source8</t>
         </is>
       </c>
     </row>
     <row r="35" ht="29.85" customHeight="1" s="47">
       <c r="A35" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B35" s="73" t="n"/>
-      <c r="C35" s="75" t="n"/>
+      <c r="C35" s="75" t="inlineStr">
+        <is>
+          <t>End dates estimated from FAIR (2023): the Loire-Atlantique project launched in January 2019 with a 4.5-year programme duration, implying an end of service delivery in July 2023.</t>
+        </is>
+      </c>
     </row>
     <row r="36"/>
     <row r="37" ht="15" customHeight="1" s="47">
       <c r="A37" s="73" t="inlineStr">
         <is>
           <t>Overall project finance</t>
         </is>
       </c>
       <c r="B37" s="73" t="n"/>
       <c r="C37" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="38" ht="58.2" customHeight="1" s="47">
       <c r="A38" s="73" t="inlineStr">
         <is>
           <t>Total investment commitment</t>
         </is>
       </c>
       <c r="B38" s="73" t="inlineStr">
         <is>
           <t>(currency)</t>
         </is>
       </c>
       <c r="C38" s="75" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
     </row>
     <row r="39" ht="58.5" customHeight="1" s="47">
       <c r="A39" s="73" t="n"/>
       <c r="B39" s="73" t="inlineStr">
         <is>
           <t>(min amount)</t>
         </is>
       </c>
       <c r="C39" s="75" t="n"/>
     </row>
     <row r="40" ht="58.5" customHeight="1" s="47">
       <c r="A40" s="73" t="n"/>
       <c r="B40" s="73" t="inlineStr">
         <is>
           <t>(exact amount)</t>
         </is>
       </c>
       <c r="C40" s="75" t="n">
-        <v>2500000</v>
+        <v>2300000</v>
       </c>
     </row>
     <row r="41" ht="58.5" customHeight="1" s="47">
       <c r="A41" s="73" t="n"/>
       <c r="B41" s="73" t="inlineStr">
         <is>
           <t>(max amount)</t>
         </is>
       </c>
       <c r="C41" s="75" t="n"/>
     </row>
     <row r="42" ht="58.5" customHeight="1" s="47">
       <c r="A42" s="73" t="n"/>
       <c r="B42" s="73" t="inlineStr">
         <is>
           <t>(min in USD)</t>
         </is>
       </c>
       <c r="C42" s="75" t="n"/>
     </row>
     <row r="43" ht="58.5" customHeight="1" s="47">
       <c r="A43" s="73" t="n"/>
       <c r="B43" s="73" t="inlineStr">
         <is>
           <t>(exact in USD)</t>
         </is>
       </c>
       <c r="C43" s="75" t="n">
-        <v>2801586.452</v>
+        <v>2577459.53584</v>
       </c>
     </row>
     <row r="44" ht="58.5" customHeight="1" s="47">
       <c r="A44" s="73" t="n"/>
       <c r="B44" s="73" t="inlineStr">
         <is>
           <t>(max in USD)</t>
         </is>
       </c>
       <c r="C44" s="75" t="n"/>
     </row>
     <row r="45" ht="58.5" customHeight="1" s="47">
       <c r="A45" s="73" t="inlineStr">
         <is>
           <t>Maximum potential outcome payment</t>
         </is>
       </c>
       <c r="B45" s="73" t="inlineStr">
         <is>
           <t>(currency)</t>
         </is>
       </c>
       <c r="C45" s="75" t="n"/>
     </row>
     <row r="46" ht="58.5" customHeight="1" s="47">
@@ -11243,157 +11296,169 @@
     <row r="54" ht="58.2" customHeight="1" s="47">
       <c r="A54" s="73" t="n"/>
       <c r="B54" s="73" t="inlineStr">
         <is>
           <t>(amount)</t>
         </is>
       </c>
       <c r="C54" s="75" t="n"/>
     </row>
     <row r="55" ht="58.2" customHeight="1" s="47">
       <c r="A55" s="73" t="n"/>
       <c r="B55" s="73" t="inlineStr">
         <is>
           <t>(amount in USD)</t>
         </is>
       </c>
       <c r="C55" s="75" t="n"/>
     </row>
     <row r="56" ht="29.85" customHeight="1" s="47">
       <c r="A56" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
       <c r="B56" s="73" t="n"/>
-      <c r="C56" s="75" t="n"/>
+      <c r="C56" s="75" t="inlineStr">
+        <is>
+          <t>source8</t>
+        </is>
+      </c>
     </row>
     <row r="57" ht="29.85" customHeight="1" s="47">
       <c r="A57" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B57" s="73" t="n"/>
       <c r="C57" s="75" t="n"/>
     </row>
     <row r="58"/>
     <row r="59" ht="15" customHeight="1" s="47">
       <c r="A59" s="73" t="inlineStr">
         <is>
           <t>Purpose and classifications</t>
         </is>
       </c>
       <c r="B59" s="73" t="n"/>
       <c r="C59" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="60" ht="29.85" customHeight="1" s="47">
       <c r="A60" s="73" t="inlineStr">
         <is>
           <t>Social challenge</t>
         </is>
       </c>
       <c r="B60" s="73" t="n"/>
-      <c r="C60" s="75" t="n"/>
+      <c r="C60" s="75" t="inlineStr">
+        <is>
+          <t>In France, about 221,000 children are under the care of child protection services. Gross expenditure by Departments for Child Welfare Services (“Aide sociale à l’enfance”) amounts to €11 billion per year. Approximately three-quarters of this budget, around €8.8 billion, is allocated to placement measures, excluding preventive and educational interventions. The cost of placing a child represents one of the largest expenditures for Departments. Institutional care ranges from €40,000 to €60,000 per child each year, and available case studies show an average placement duration of 4.6 years. This brings the average total cost of a single placement to more than €230,000.</t>
+        </is>
+      </c>
     </row>
     <row r="61" ht="29.85" customHeight="1" s="47">
       <c r="A61" s="73" t="inlineStr">
         <is>
           <t>Intervention</t>
         </is>
       </c>
       <c r="B61" s="73" t="n"/>
       <c r="C61" s="75" t="inlineStr">
         <is>
           <t>The intervention seeks to provide support to families who are living in precarious conditions and thus having difficulties educating their children, putting them at risk of being sent to foster care. The intervention program uses a housing first approach and employs a network network of 7 volunteers who are tasked with providing supported housing to beneficiaries, together with parental guidance services, for anywhere between 4 and 9 months.</t>
         </is>
       </c>
       <c r="E61" s="71" t="n"/>
     </row>
     <row r="62" ht="29.85" customHeight="1" s="47">
       <c r="A62" s="73" t="inlineStr">
         <is>
           <t>Policy sector</t>
         </is>
       </c>
       <c r="B62" s="73" t="n"/>
       <c r="C62" s="75" t="inlineStr">
         <is>
           <t>Child and family welfare</t>
         </is>
       </c>
     </row>
     <row r="63" ht="44" customHeight="1" s="47">
       <c r="A63" s="73" t="inlineStr">
         <is>
           <t>Primary SDG goal</t>
         </is>
       </c>
       <c r="B63" s="73" t="n"/>
-      <c r="C63" s="75" t="n"/>
+      <c r="C63" s="75" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="64" ht="44" customHeight="1" s="47">
       <c r="A64" s="73" t="inlineStr">
         <is>
           <t>Secondary SDG goals</t>
         </is>
       </c>
       <c r="B64" s="73" t="n"/>
-      <c r="C64" s="75" t="n"/>
+      <c r="C64" s="75" t="n">
+        <v>10</v>
+      </c>
     </row>
     <row r="65" ht="44" customHeight="1" s="47">
       <c r="A65" s="73" t="inlineStr">
         <is>
           <t>Primary SDG target</t>
         </is>
       </c>
       <c r="B65" s="73" t="n"/>
       <c r="C65" s="75" t="n"/>
     </row>
     <row r="66" ht="44" customHeight="1" s="47">
       <c r="A66" s="73" t="inlineStr">
         <is>
           <t>Secondary SDG targets</t>
         </is>
       </c>
       <c r="B66" s="73" t="n"/>
       <c r="C66" s="75" t="n"/>
     </row>
     <row r="67" ht="29.85" customHeight="1" s="47">
       <c r="A67" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
       <c r="B67" s="73" t="n"/>
       <c r="C67" s="75" t="inlineStr">
         <is>
-          <t>source7,source1</t>
+          <t>source1,source7,source8,source9</t>
         </is>
       </c>
     </row>
     <row r="68" ht="29.85" customHeight="1" s="47">
       <c r="A68" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B68" s="73" t="n"/>
       <c r="C68" s="75" t="n"/>
     </row>
     <row r="69"/>
     <row r="70" ht="15" customHeight="1" s="47">
       <c r="A70" s="73" t="inlineStr">
         <is>
           <t>Service and beneficiaries</t>
         </is>
       </c>
       <c r="B70" s="73" t="n"/>
       <c r="C70" s="73" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
@@ -11409,113 +11474,121 @@
         <is>
           <t>Couples or single mothers experiencing social and family-related hardships, such living in unhealthy housing etc., which puts their children at risk of being sent to a foster care center.</t>
         </is>
       </c>
     </row>
     <row r="72" ht="58.5" customHeight="1" s="47">
       <c r="A72" s="77" t="inlineStr">
         <is>
           <t>Targeted number of unique service users 
 Or beneficiaries (total)</t>
         </is>
       </c>
       <c r="B72" s="73" t="n"/>
       <c r="C72" s="75" t="n">
         <v>136</v>
       </c>
     </row>
     <row r="73" ht="58.5" customHeight="1" s="47">
       <c r="A73" s="77" t="inlineStr">
         <is>
           <t>Unit type of targeted service users 
 Or beneficiaries</t>
         </is>
       </c>
       <c r="B73" s="73" t="n"/>
-      <c r="C73" s="75" t="n"/>
+      <c r="C73" s="75" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
     </row>
     <row r="74" ht="58.5" customHeight="1" s="47">
       <c r="A74" s="77" t="inlineStr">
         <is>
           <t>Unit description of targeted service user 
 Or beneficiaries</t>
         </is>
       </c>
       <c r="B74" s="73" t="n"/>
       <c r="C74" s="75" t="n"/>
     </row>
     <row r="75" ht="58.5" customHeight="1" s="47">
       <c r="A75" s="77" t="inlineStr">
         <is>
           <t>Actual number of unique service users 
 Or beneficiaries engaged (total)</t>
         </is>
       </c>
       <c r="B75" s="73" t="n"/>
       <c r="C75" s="75" t="n"/>
     </row>
     <row r="76" ht="58.5" customHeight="1" s="47">
       <c r="A76" s="77" t="inlineStr">
         <is>
           <t>Unit type of actual service users 
 Or beneficiaries engaged</t>
         </is>
       </c>
       <c r="B76" s="73" t="n"/>
       <c r="C76" s="75" t="n"/>
     </row>
     <row r="77" ht="58.5" customHeight="1" s="47">
       <c r="A77" s="77" t="inlineStr">
         <is>
           <t>Unit description of actual service user 
 Or beneficiaries engaged</t>
         </is>
       </c>
       <c r="B77" s="73" t="n"/>
       <c r="C77" s="75" t="n"/>
     </row>
     <row r="78" ht="29.85" customHeight="1" s="47">
       <c r="A78" s="73" t="inlineStr">
         <is>
           <t>Sources (IDs, comma seperated)</t>
         </is>
       </c>
       <c r="B78" s="73" t="n"/>
       <c r="C78" s="75" t="inlineStr">
         <is>
-          <t>source1</t>
+          <t>source1,source8</t>
         </is>
       </c>
     </row>
     <row r="79" ht="29.85" customHeight="1" s="47">
       <c r="A79" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B79" s="73" t="n"/>
-      <c r="C79" s="75" t="n"/>
+      <c r="C79" s="75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">In total, INDIGO-POJ-0029 and INDIGO-POJ-0196 have achieved results for 118 children. We do not know the distribution of those children across geographic regions. </t>
+        </is>
+      </c>
     </row>
     <row r="80"/>
     <row r="81" ht="30" customHeight="1" s="47">
       <c r="A81" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="B81" s="76" t="n"/>
       <c r="C81" s="75" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation sqref="C17" showDropDown="0" showInputMessage="0" showErrorMessage="1" allowBlank="0" type="list" operator="equal">
       <formula1>"YES,NO"</formula1>
       <formula2>0</formula2>
     </dataValidation>
@@ -12794,51 +12867,51 @@
       </c>
       <c r="J10" s="73" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="K10" s="73" t="inlineStr">
         <is>
           <t>Reason</t>
         </is>
       </c>
       <c r="L10" s="81" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
       <c r="M10" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="11" ht="114.9" customHeight="1" s="47">
       <c r="A11" s="82" t="inlineStr">
         <is>
-          <t>Appentis d'Auteil</t>
+          <t>Serviceprovision1</t>
         </is>
       </c>
       <c r="B11" s="84" t="inlineStr">
         <is>
           <t>INDIGO-ORG-0643</t>
         </is>
       </c>
       <c r="C11" s="83" t="inlineStr">
         <is>
           <t>Apprentis d'Auteuil</t>
         </is>
       </c>
       <c r="D11" s="75" t="n"/>
       <c r="E11" s="75" t="n"/>
       <c r="F11" s="75" t="n"/>
       <c r="G11" s="75" t="n"/>
       <c r="H11" s="75" t="n"/>
       <c r="I11" s="75" t="n"/>
       <c r="J11" s="75" t="n"/>
       <c r="K11" s="75" t="n"/>
       <c r="L11" s="84" t="n"/>
       <c r="M11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="82" t="n"/>
@@ -13445,54 +13518,54 @@
       </c>
       <c r="K10" s="73" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="11" ht="129.75" customHeight="1" s="47">
       <c r="A11" s="84" t="inlineStr">
         <is>
           <t>Appentis d'Auteil</t>
         </is>
       </c>
       <c r="B11" s="75" t="inlineStr">
         <is>
           <t>Loire-Atlantique, France</t>
         </is>
       </c>
       <c r="C11" s="75" t="n"/>
       <c r="D11" s="75" t="inlineStr">
         <is>
           <t>FR</t>
         </is>
       </c>
       <c r="E11" s="75" t="n">
-        <v>47.278</v>
+        <v>47.363044</v>
       </c>
       <c r="F11" s="75" t="n">
-        <v>1.8158</v>
+        <v>-1.678873</v>
       </c>
       <c r="G11" s="75" t="n"/>
       <c r="H11" s="75" t="n"/>
       <c r="I11" s="75" t="n"/>
       <c r="J11" s="84" t="n"/>
       <c r="K11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="84" t="n"/>
       <c r="B12" s="75" t="n"/>
       <c r="C12" s="75" t="n"/>
       <c r="D12" s="75" t="n"/>
       <c r="E12" s="75" t="n"/>
       <c r="F12" s="75" t="n"/>
       <c r="G12" s="75" t="n"/>
       <c r="H12" s="75" t="n"/>
       <c r="I12" s="75" t="n"/>
       <c r="J12" s="84" t="n"/>
       <c r="K12" s="75" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="47">
       <c r="A13" s="84" t="n"/>
       <c r="B13" s="75" t="n"/>
       <c r="C13" s="75" t="n"/>
       <c r="D13" s="75" t="n"/>
@@ -14067,51 +14140,51 @@
         </is>
       </c>
     </row>
     <row r="11" ht="143.25" customHeight="1" s="47">
       <c r="A11" s="84" t="inlineStr">
         <is>
           <t>INDIGO-ORG-1122</t>
         </is>
       </c>
       <c r="B11" s="83" t="inlineStr">
         <is>
           <t>Département de Loire Atlantique (local authority)</t>
         </is>
       </c>
       <c r="C11" s="75" t="inlineStr">
         <is>
           <t>Government/Public Sector/Public Bank</t>
         </is>
       </c>
       <c r="D11" s="75" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="E11" s="75" t="n">
-        <v>2500000</v>
+        <v>2300000</v>
       </c>
       <c r="F11" s="75" t="n"/>
       <c r="G11" s="75" t="n"/>
       <c r="H11" s="75" t="n"/>
       <c r="I11" s="75" t="n"/>
       <c r="J11" s="75" t="n"/>
       <c r="K11" s="75" t="n"/>
       <c r="L11" s="75" t="n"/>
       <c r="M11" s="75" t="n"/>
       <c r="N11" s="75" t="n"/>
       <c r="O11" s="84" t="n"/>
       <c r="P11" s="75" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="47">
       <c r="A12" s="84" t="n"/>
       <c r="B12" s="83" t="n"/>
       <c r="C12" s="75" t="n"/>
       <c r="D12" s="75" t="n"/>
       <c r="E12" s="75" t="n"/>
       <c r="F12" s="75" t="n"/>
       <c r="G12" s="75" t="n"/>
       <c r="H12" s="75" t="n"/>
       <c r="I12" s="75" t="n"/>
       <c r="J12" s="75" t="n"/>
       <c r="K12" s="75" t="n"/>