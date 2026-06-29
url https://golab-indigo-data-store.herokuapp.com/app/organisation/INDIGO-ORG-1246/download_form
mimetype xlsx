--- v0 (2026-05-19)
+++ v1 (2026-06-29)
@@ -1344,51 +1344,55 @@
       <c r="A12" s="59" t="inlineStr">
         <is>
           <t>Translated name source language</t>
         </is>
       </c>
       <c r="B12" s="60" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="34">
       <c r="A13" s="59" t="n"/>
       <c r="B13" s="60" t="n"/>
     </row>
     <row r="14" ht="15" customHeight="1" s="34">
       <c r="A14" s="59" t="inlineStr">
         <is>
           <t>Party description</t>
         </is>
       </c>
       <c r="B14" s="60" t="n"/>
     </row>
     <row r="15" ht="15" customHeight="1" s="34">
       <c r="A15" s="59" t="inlineStr">
         <is>
           <t>Jurisdiction</t>
         </is>
       </c>
-      <c r="B15" s="60" t="n"/>
+      <c r="B15" s="60" t="inlineStr">
+        <is>
+          <t>IN</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="15" customHeight="1" s="34">
       <c r="A16" s="59" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="B16" s="60" t="n"/>
     </row>
     <row r="17" ht="15" customHeight="1" s="34">
       <c r="A17" s="59" t="n"/>
       <c r="B17" s="60" t="n"/>
     </row>
     <row r="18" ht="15" customHeight="1" s="34">
       <c r="A18" s="61" t="inlineStr">
         <is>
           <t>Contact</t>
         </is>
       </c>
       <c r="B18" s="59" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
@@ -1436,51 +1440,55 @@
       <c r="A24" s="59" t="inlineStr">
         <is>
           <t>LinkedIn</t>
         </is>
       </c>
       <c r="B24" s="60" t="n"/>
     </row>
     <row r="25" ht="15" customHeight="1" s="34">
       <c r="A25" s="59" t="n"/>
       <c r="B25" s="60" t="n"/>
     </row>
     <row r="26" ht="15" customHeight="1" s="34">
       <c r="A26" s="61" t="inlineStr">
         <is>
           <t>Details</t>
         </is>
       </c>
       <c r="B26" s="59" t="n"/>
     </row>
     <row r="27" ht="15" customHeight="1" s="34">
       <c r="A27" s="59" t="inlineStr">
         <is>
           <t>Website</t>
         </is>
       </c>
-      <c r="B27" s="60" t="n"/>
+      <c r="B27" s="60" t="inlineStr">
+        <is>
+          <t>https://www.cms.org.in/</t>
+        </is>
+      </c>
     </row>
     <row r="28" ht="15" customHeight="1" s="34">
       <c r="A28" s="59" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="B28" s="60" t="n"/>
     </row>
     <row r="29" ht="15" customHeight="1" s="34">
       <c r="A29" s="59" t="inlineStr">
         <is>
           <t>Postcode</t>
         </is>
       </c>
       <c r="B29" s="60" t="n"/>
     </row>
     <row r="30" ht="15" customHeight="1" s="34">
       <c r="A30" s="59" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B30" s="60" t="n"/>
     </row>